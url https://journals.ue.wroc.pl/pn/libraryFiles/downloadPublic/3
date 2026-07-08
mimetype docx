--- v0 (2025-10-09)
+++ v1 (2026-07-08)
@@ -8,51 +8,51 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C01E3A1" w14:textId="0F9EC9C9" w:rsidR="00047AFB" w:rsidRPr="00456F12" w:rsidRDefault="00047AFB" w:rsidP="00047AFB">
+    <w:p w14:paraId="0C01E3A1" w14:textId="7049B44A" w:rsidR="00047AFB" w:rsidRPr="00456F12" w:rsidRDefault="00047AFB" w:rsidP="00047AFB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00047AFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
@@ -253,85 +253,115 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
         <w:t>ISSN 2392-0041</w:t>
       </w:r>
       <w:r w:rsidR="007E3191" w:rsidRPr="00456F12">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="007E3191" w:rsidRPr="00456F12">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>journals.ue.wroc.pl/pn</w:t>
+          <w:t>journals.ue</w:t>
+        </w:r>
+        <w:r w:rsidR="005E3199">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidR="007E3191" w:rsidRPr="00456F12">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>.pl/pn</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62FE9221" w14:textId="2F0AAB18" w:rsidR="00047AFB" w:rsidRPr="00A81193" w:rsidRDefault="009671BD" w:rsidP="003C34F6">
       <w:pPr>
         <w:pStyle w:val="Tytuartykulu"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00A93E3C">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="2958882F">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="53536A9B">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>left</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="1535430" cy="641350"/>
-            <wp:effectExtent l="0" t="0" r="7620" b="6350"/>
+            <wp:effectExtent l="0" t="0" r="1270" b="6350"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Obraz 2" descr="Obraz zawierający tekst, zewnętrzne, tłum&#10;&#10;Opis wygenerowany automatycznie"/>
+            <wp:docPr id="2" name="Obraz 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Obraz 2" descr="Obraz zawierający tekst, zewnętrzne, tłum&#10;&#10;Opis wygenerowany automatycznie"/>
+                    <pic:cNvPr id="2" name="Obraz 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1535430" cy="641350"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
@@ -3906,58 +3936,58 @@
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:t xml:space="preserve">3-5 słów kluczowych w języku obcym oddzielonych </w:t>
       </w:r>
       <w:r>
         <w:t>przecinkami</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA040E" w:rsidRPr="00976DD6" w:rsidSect="002C5730">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D009A5" w14:textId="77777777" w:rsidR="00293EF7" w:rsidRDefault="00293EF7" w:rsidP="00DC080E">
+    <w:p w14:paraId="490B5487" w14:textId="77777777" w:rsidR="00EB2682" w:rsidRDefault="00EB2682" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3B772FA6" w14:textId="77777777" w:rsidR="00293EF7" w:rsidRDefault="00293EF7" w:rsidP="00DC080E">
+    <w:p w14:paraId="43083CC8" w14:textId="77777777" w:rsidR="00EB2682" w:rsidRDefault="00EB2682" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -3995,58 +4025,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="41D4E253" w14:textId="77777777" w:rsidR="00293EF7" w:rsidRDefault="00293EF7" w:rsidP="00DC080E">
+    <w:p w14:paraId="08E4F166" w14:textId="77777777" w:rsidR="00EB2682" w:rsidRDefault="00EB2682" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B1E5121" w14:textId="77777777" w:rsidR="00293EF7" w:rsidRDefault="00293EF7" w:rsidP="00DC080E">
+    <w:p w14:paraId="6A3CF0C7" w14:textId="77777777" w:rsidR="00EB2682" w:rsidRDefault="00EB2682" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7C1318AD" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>To jest przypis dolny.</w:t>
       </w:r>
     </w:p>
@@ -4606,78 +4636,79 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1094205387">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1485778501">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1551990565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375226691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1685012878">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1958246799">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="180"/>
+  <w:zoom w:percent="170"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E54298"/>
     <w:rsid w:val="0000465F"/>
     <w:rsid w:val="0003786C"/>
     <w:rsid w:val="00043836"/>
     <w:rsid w:val="00047AFB"/>
+    <w:rsid w:val="00057C97"/>
     <w:rsid w:val="0007514A"/>
     <w:rsid w:val="000A6D2D"/>
     <w:rsid w:val="000B710D"/>
     <w:rsid w:val="000D5AC7"/>
     <w:rsid w:val="000E0C46"/>
     <w:rsid w:val="001005B8"/>
     <w:rsid w:val="001075C2"/>
     <w:rsid w:val="0014208D"/>
     <w:rsid w:val="00146B9B"/>
     <w:rsid w:val="00155C5B"/>
     <w:rsid w:val="00174C53"/>
     <w:rsid w:val="0018021B"/>
     <w:rsid w:val="00191601"/>
     <w:rsid w:val="001A4B07"/>
     <w:rsid w:val="001C7FED"/>
     <w:rsid w:val="001E4027"/>
     <w:rsid w:val="001E4C87"/>
     <w:rsid w:val="001F4C97"/>
     <w:rsid w:val="00200C22"/>
     <w:rsid w:val="00210C5F"/>
     <w:rsid w:val="002247FE"/>
     <w:rsid w:val="00237168"/>
     <w:rsid w:val="00245D5E"/>
     <w:rsid w:val="0025325A"/>
     <w:rsid w:val="00256EBC"/>
@@ -4687,105 +4718,108 @@
     <w:rsid w:val="002A7781"/>
     <w:rsid w:val="002C5730"/>
     <w:rsid w:val="002E0479"/>
     <w:rsid w:val="002E63D6"/>
     <w:rsid w:val="002F3D14"/>
     <w:rsid w:val="00306C1E"/>
     <w:rsid w:val="00336278"/>
     <w:rsid w:val="003418D4"/>
     <w:rsid w:val="00357AF9"/>
     <w:rsid w:val="003638C5"/>
     <w:rsid w:val="0036556E"/>
     <w:rsid w:val="00374573"/>
     <w:rsid w:val="00395226"/>
     <w:rsid w:val="003A0A56"/>
     <w:rsid w:val="003C1A14"/>
     <w:rsid w:val="003C211D"/>
     <w:rsid w:val="003C34F6"/>
     <w:rsid w:val="003E57A9"/>
     <w:rsid w:val="0040132D"/>
     <w:rsid w:val="004170EE"/>
     <w:rsid w:val="00442E5B"/>
     <w:rsid w:val="00456F12"/>
     <w:rsid w:val="0046120B"/>
     <w:rsid w:val="004723A2"/>
     <w:rsid w:val="00472E5F"/>
+    <w:rsid w:val="004B684E"/>
     <w:rsid w:val="004C521C"/>
     <w:rsid w:val="004E308A"/>
     <w:rsid w:val="004E5191"/>
     <w:rsid w:val="004F1CA8"/>
     <w:rsid w:val="004F77FF"/>
     <w:rsid w:val="005141FD"/>
     <w:rsid w:val="00517F52"/>
     <w:rsid w:val="005347A2"/>
     <w:rsid w:val="00551037"/>
     <w:rsid w:val="0055584A"/>
     <w:rsid w:val="005624E0"/>
     <w:rsid w:val="00573253"/>
     <w:rsid w:val="005A5E8A"/>
     <w:rsid w:val="005B2CFF"/>
     <w:rsid w:val="005D0214"/>
     <w:rsid w:val="005D4BC2"/>
+    <w:rsid w:val="005E3199"/>
     <w:rsid w:val="005E4DA1"/>
     <w:rsid w:val="005E52C0"/>
     <w:rsid w:val="005F7709"/>
     <w:rsid w:val="00607C87"/>
     <w:rsid w:val="00637D64"/>
     <w:rsid w:val="006528CF"/>
     <w:rsid w:val="006556B7"/>
     <w:rsid w:val="00661424"/>
     <w:rsid w:val="00670B50"/>
     <w:rsid w:val="00680B2E"/>
     <w:rsid w:val="006A3589"/>
     <w:rsid w:val="006B2B6F"/>
     <w:rsid w:val="006D2500"/>
     <w:rsid w:val="006D7780"/>
     <w:rsid w:val="006E5246"/>
     <w:rsid w:val="00702A98"/>
     <w:rsid w:val="00711441"/>
     <w:rsid w:val="00731CD5"/>
     <w:rsid w:val="00736114"/>
     <w:rsid w:val="0074286F"/>
     <w:rsid w:val="00775454"/>
     <w:rsid w:val="007803B0"/>
     <w:rsid w:val="00790714"/>
     <w:rsid w:val="00791677"/>
     <w:rsid w:val="007A01B9"/>
     <w:rsid w:val="007A26EB"/>
     <w:rsid w:val="007B4D18"/>
     <w:rsid w:val="007D1E54"/>
     <w:rsid w:val="007D71D8"/>
     <w:rsid w:val="007E2F07"/>
     <w:rsid w:val="007E3191"/>
     <w:rsid w:val="007F094B"/>
     <w:rsid w:val="007F2575"/>
     <w:rsid w:val="0080277F"/>
     <w:rsid w:val="00804DC8"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="00834D59"/>
     <w:rsid w:val="00836E40"/>
     <w:rsid w:val="00837BA7"/>
+    <w:rsid w:val="00842A94"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="0087732C"/>
     <w:rsid w:val="00891C71"/>
     <w:rsid w:val="008A5F1F"/>
     <w:rsid w:val="008A7D0E"/>
     <w:rsid w:val="008B08F3"/>
     <w:rsid w:val="008C12E3"/>
     <w:rsid w:val="008D0FD1"/>
     <w:rsid w:val="008D2EEF"/>
     <w:rsid w:val="008D6EC3"/>
     <w:rsid w:val="008E69C6"/>
     <w:rsid w:val="00902776"/>
     <w:rsid w:val="00913EEC"/>
     <w:rsid w:val="00921488"/>
     <w:rsid w:val="00954218"/>
     <w:rsid w:val="00956869"/>
     <w:rsid w:val="009671BD"/>
     <w:rsid w:val="00976DD6"/>
     <w:rsid w:val="0099335B"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009A0D16"/>
     <w:rsid w:val="009A2DC1"/>
     <w:rsid w:val="009C11B6"/>
     <w:rsid w:val="009D730A"/>
     <w:rsid w:val="009E1816"/>
@@ -4798,79 +4832,81 @@
     <w:rsid w:val="00A546AB"/>
     <w:rsid w:val="00A560DE"/>
     <w:rsid w:val="00A57F1E"/>
     <w:rsid w:val="00A6692B"/>
     <w:rsid w:val="00A71855"/>
     <w:rsid w:val="00A81193"/>
     <w:rsid w:val="00A93E3C"/>
     <w:rsid w:val="00A941DC"/>
     <w:rsid w:val="00A9507E"/>
     <w:rsid w:val="00AA7C7B"/>
     <w:rsid w:val="00B22E9F"/>
     <w:rsid w:val="00B26E95"/>
     <w:rsid w:val="00B36F88"/>
     <w:rsid w:val="00B41B94"/>
     <w:rsid w:val="00B83929"/>
     <w:rsid w:val="00B90285"/>
     <w:rsid w:val="00B9408A"/>
     <w:rsid w:val="00B9427B"/>
     <w:rsid w:val="00BA575C"/>
     <w:rsid w:val="00C01521"/>
     <w:rsid w:val="00C0579C"/>
     <w:rsid w:val="00C1184D"/>
     <w:rsid w:val="00C15F98"/>
     <w:rsid w:val="00C26573"/>
     <w:rsid w:val="00C31018"/>
+    <w:rsid w:val="00C47A8D"/>
     <w:rsid w:val="00C522DE"/>
     <w:rsid w:val="00C53085"/>
     <w:rsid w:val="00C74203"/>
     <w:rsid w:val="00CA6E9A"/>
     <w:rsid w:val="00CC09BE"/>
     <w:rsid w:val="00CC2213"/>
     <w:rsid w:val="00CE2822"/>
     <w:rsid w:val="00D17459"/>
     <w:rsid w:val="00D52416"/>
     <w:rsid w:val="00D73828"/>
     <w:rsid w:val="00D80BA3"/>
     <w:rsid w:val="00D92F03"/>
     <w:rsid w:val="00D956ED"/>
     <w:rsid w:val="00DA040E"/>
     <w:rsid w:val="00DA1BA1"/>
     <w:rsid w:val="00DA2144"/>
     <w:rsid w:val="00DA31C6"/>
     <w:rsid w:val="00DC080E"/>
     <w:rsid w:val="00DD2412"/>
     <w:rsid w:val="00DF0B04"/>
     <w:rsid w:val="00DF675E"/>
     <w:rsid w:val="00E32E86"/>
     <w:rsid w:val="00E54298"/>
     <w:rsid w:val="00E63BD6"/>
     <w:rsid w:val="00E74B8E"/>
     <w:rsid w:val="00E80D66"/>
     <w:rsid w:val="00E90F42"/>
     <w:rsid w:val="00E91380"/>
     <w:rsid w:val="00EB260F"/>
+    <w:rsid w:val="00EB2682"/>
     <w:rsid w:val="00EB276B"/>
     <w:rsid w:val="00EB6E0C"/>
     <w:rsid w:val="00EC441F"/>
     <w:rsid w:val="00EC5501"/>
     <w:rsid w:val="00EC5B3B"/>
     <w:rsid w:val="00EF610F"/>
     <w:rsid w:val="00EF6F0A"/>
     <w:rsid w:val="00F12FAD"/>
     <w:rsid w:val="00F272EB"/>
     <w:rsid w:val="00F301F0"/>
     <w:rsid w:val="00F36F57"/>
     <w:rsid w:val="00F5398E"/>
     <w:rsid w:val="00F724E0"/>
     <w:rsid w:val="00F87E6E"/>
     <w:rsid w:val="00FA3C6A"/>
     <w:rsid w:val="00FC6322"/>
     <w:rsid w:val="00FE6B4B"/>
     <w:rsid w:val="00FF123B"/>
     <w:rsid w:val="00FF5C25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
@@ -6573,51 +6609,51 @@
                 <w:div w:id="1217473659">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ue.wroc.pl/pn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uew.pl/pn" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Agnieszka\AppData\Roaming\Microsoft\Excel\Zeszyt1%20(version%201).xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
@@ -7029,58 +7065,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="pl-PL"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="pl-PL"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
@@ -8175,69 +8211,69 @@
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E16002B9-2BCF-4470-9BB5-2E7602AFA5D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1218</Words>
-  <Characters>7312</Characters>
+  <Words>1217</Words>
+  <Characters>7305</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>60</Lines>
   <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8513</CharactersWithSpaces>
+  <CharactersWithSpaces>8505</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kamil Janeda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>