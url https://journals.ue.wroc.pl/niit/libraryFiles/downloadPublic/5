--- v0 (2025-10-02)
+++ v1 (2026-05-25)
@@ -34,194 +34,140 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93E3C">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="1BCD1200">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="04B19239">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-635</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>14605</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1505585" cy="601345"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Obraz 2"/>
+            <wp:docPr id="2" name="Obraz 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Obraz 2"/>
+                    <pic:cNvPr id="2" name="Obraz 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1505585" cy="601345"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidRPr="00B05DDB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Nauki</w:t>
-[...64 lines deleted...]
-        <w:t xml:space="preserve"> Technologie</w:t>
+        <w:t>Nauki Inżynierskie i Technologie</w:t>
       </w:r>
       <w:r w:rsidRPr="00047AFB">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Engineering Sciences and Technologies</w:t>
       </w:r>
@@ -326,229 +272,80 @@
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">2449-9773 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C01E3A1" w14:textId="79B1A304" w:rsidR="00047AFB" w:rsidRPr="00D975A5" w:rsidRDefault="00B70DA6" w:rsidP="00047AFB">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...30 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D975A5">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>journals.ue.wroc.pl/niit</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62FE9221" w14:textId="59961C7B" w:rsidR="00047AFB" w:rsidRPr="00A81193" w:rsidRDefault="005141FD" w:rsidP="003C34F6">
       <w:pPr>
         <w:pStyle w:val="Tytuartykulu"/>
         <w:spacing w:before="360"/>
       </w:pPr>
       <w:r w:rsidRPr="00A81193">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00A81193" w:rsidRPr="00A93E3C">
         <w:rPr>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>ytuł</w:t>
-[...127 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>ytuł artykułu artykułu artykułu artykułu artykułu artykułu artykułu artykułu artykułu artykułu</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="7359C34F" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="0040132D" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Autor"/>
       </w:pPr>
       <w:r w:rsidRPr="004E308A">
         <w:t>Imię i nazwisko</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Autora 1 </w:t>
       </w:r>
       <w:r w:rsidRPr="008748D1">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">## Dane uzupełniane po </w:t>
       </w:r>
       <w:r w:rsidRPr="00237168">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve">recenzji </w:t>
       </w:r>
       <w:r w:rsidRPr="00237168">
         <w:t xml:space="preserve">(użyj stylu </w:t>
@@ -728,59 +525,51 @@
           <w:rStyle w:val="MetadaneZnak"/>
         </w:rPr>
         <w:t>Rok wydania, nazwisko autora/autorów</w:t>
       </w:r>
       <w:r w:rsidRPr="007803B0">
         <w:rPr>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006556B7">
         <w:rPr>
           <w:rStyle w:val="MetadaneZnak"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>## Dane uzupełniane przez redakcję</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19F705A1" w14:textId="2E6D6296" w:rsidR="00D975A5" w:rsidRPr="00D975A5" w:rsidRDefault="00D975A5" w:rsidP="00D975A5">
       <w:pPr>
         <w:pStyle w:val="Metadane"/>
       </w:pPr>
       <w:r w:rsidRPr="00D975A5">
-        <w:t xml:space="preserve">Praca opublikowana na licencji Creative </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> Uznanie autorstwa-Na tych samych warunkach 4.0 Międzynarodowe (CC BY-SA 4.0). Skrócona treść licencji dostępna jest online na https://creativecommons.org/licenses/by-sa/4.0/deed.pl</w:t>
+        <w:t>Praca opublikowana na licencji Creative Commons Uznanie autorstwa-Na tych samych warunkach 4.0 Międzynarodowe (CC BY-SA 4.0). Skrócona treść licencji dostępna jest online na https://creativecommons.org/licenses/by-sa/4.0/deed.pl</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="221B241B" w14:textId="4CCAC511" w:rsidR="00A81193" w:rsidRPr="006556B7" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Metadane"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007803B0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Cytuj jako: </w:t>
       </w:r>
       <w:r w:rsidRPr="006556B7">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>##</w:t>
       </w:r>
       <w:r w:rsidRPr="006556B7">
@@ -1291,109 +1080,101 @@
     <w:p w14:paraId="1E9462F4" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Rezultaty badań</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DA4F2B9" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Tekstakapitowy"/>
       </w:pPr>
       <w:r w:rsidRPr="008E69C6">
         <w:t xml:space="preserve">W </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">tym </w:t>
       </w:r>
       <w:r w:rsidRPr="008E69C6">
         <w:t xml:space="preserve">punkcie omów wyniki </w:t>
       </w:r>
       <w:r w:rsidRPr="003638C5">
         <w:t>zastosowanych metod</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Przeprowadź weryfikację </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> / hipotez i podaj odpowiedzi na sformułowane pytania badawcze.</w:t>
+        <w:t>. Przeprowadź weryfikację tez / hipotez i podaj odpowiedzi na sformułowane pytania badawcze.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C007301" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00043836" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Tekstakapitowy"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">To jest kolejny akapit.  </w:t>
       </w:r>
       <w:r w:rsidRPr="008E69C6">
         <w:t>To jest kolejny akapit.  To jest kolejny akapit.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008E69C6">
         <w:t xml:space="preserve">To jest kolejny akapit. </w:t>
       </w:r>
       <w:r>
         <w:t>To jest kolejny akapit.</w:t>
       </w:r>
       <w:r w:rsidRPr="00731CD5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">To jest kolejny akapit podsumowania. To jest kolejny akapit. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3848D85D" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="50C0A128" wp14:editId="08F36269">
             <wp:extent cx="5613621" cy="2846070"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Wykres 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DA129F2" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00237168" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Podpisrys"/>
       </w:pPr>
       <w:r>
         <w:t>Rys</w:t>
       </w:r>
       <w:r w:rsidRPr="004170EE">
         <w:t>. 1</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="004170EE">
         <w:t xml:space="preserve"> Podpis </w:t>
       </w:r>
       <w:r w:rsidRPr="00237168">
         <w:t xml:space="preserve">rysunku </w:t>
       </w:r>
@@ -2492,73 +2273,71 @@
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>T – t</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="771" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14109F7D" w14:textId="1E75B245" w:rsidR="00B05DDB" w:rsidRPr="008C12E3" w:rsidRDefault="00B05DDB" w:rsidP="00B05DDB">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00D26B5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>R</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26B5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00D26B5F">
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman"/>
                 <w:bCs/>
                 <w:i/>
                 <w:iCs/>
                 <w:vertAlign w:val="subscript"/>
                 <w:lang w:eastAsia="pl-PL"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3411,197 +3190,179 @@
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:r>
         <w:t>Bibliografia</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="652AD4BE" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Literatura"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237168">
         <w:t>Zasady APA 7 znajdziesz tu:</w:t>
       </w:r>
       <w:r w:rsidRPr="00A529F1">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00043836">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
           </w:rPr>
           <w:t>https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="37307745" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00A529F1" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Literatura"/>
       </w:pPr>
       <w:r w:rsidRPr="00237168">
         <w:t>Tworząc literaturę, korzystaj ze stylu</w:t>
       </w:r>
       <w:r w:rsidRPr="00237168">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> Literatura</w:t>
       </w:r>
       <w:r w:rsidRPr="00237168">
         <w:t>. Zapis przykładowych pozycji w APA 7 wygląda następująco:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595C660F" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00671872" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Literatura"/>
       </w:pPr>
       <w:r w:rsidRPr="00CE2822">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Gray, R., Owen, D. </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00A529F1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>i</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00A529F1">
+        <w:t xml:space="preserve">i </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE2822">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t xml:space="preserve">Sopher, M. J. (1998). </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820F81">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Setting up a control system for your organization</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5293">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CE2822">
-[...23 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671872">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Nonprofit</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> World</w:t>
+        <w:t>Nonprofit World</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t>(3), 65</w:t>
       </w:r>
       <w:r>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t xml:space="preserve">76. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48C43F0A" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00C376A5" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Literatura"/>
       </w:pPr>
       <w:r w:rsidRPr="00C376A5">
         <w:t>Kołodko</w:t>
       </w:r>
       <w:r>
         <w:t>, G. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>2010</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E3C8D">
         <w:t>Neoliberalizm i światowy kryzys gospodarczy</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E3C8D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ekonomista</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>,</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>23-30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB34A8F" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Literatura"/>
       </w:pPr>
       <w:r w:rsidRPr="00C376A5">
         <w:t>Kowalski</w:t>
       </w:r>
       <w:r>
         <w:t>, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>., Nowak</w:t>
@@ -3722,71 +3483,51 @@
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sturman,</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">M. C., Shao, L. </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Katz, J. H. (Eds.). </w:t>
+        <w:t xml:space="preserve">M. C., Shao, L. i Katz, J. H. (Eds.). </w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
@@ -4117,251 +3858,165 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="7C5077F2" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00CA6E9A" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Streszczenie w języku obcym</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36168663" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Streszczenie"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Aim</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Aim: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976DD6">
+        <w:t>Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="192E4707" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
+      <w:pPr>
+        <w:pStyle w:val="Streszczenie"/>
+      </w:pPr>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Methodology: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
-        <w:t>Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym. Część streszczenia opisująca cel w języku obcym.</w:t>
+        <w:t>Część streszczenia opisująca metodykę w języku obcym. Część streszczenia opisująca metodykę w języku obcym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192E4707" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
+    <w:p w14:paraId="1F67A0D3" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Streszczenie"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Methodology</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Results:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00976DD6">
+        <w:t xml:space="preserve"> Część streszczenia opisująca wyniki w języku obcym. Część streszczenia opisująca wyniki w języku obcym.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65918ADA" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
+      <w:pPr>
+        <w:pStyle w:val="Streszczenie"/>
+      </w:pPr>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Implications and recommendations: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
-        <w:t>Część streszczenia opisująca metodykę w języku obcym. Część streszczenia opisująca metodykę w języku obcym.</w:t>
+        <w:t>Część streszczenia opisująca implikacje i rekomendacje w języku obcym.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F67A0D3" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
+    <w:p w14:paraId="1B88C2FC" w14:textId="77777777" w:rsidR="00A81193" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Streszczenie"/>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
-        <w:t>Results</w:t>
-[...87 lines deleted...]
-        <w:t>:</w:t>
+        <w:t>Originality/value:</w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:t xml:space="preserve"> Część streszczenia opisująca oryginalność i wartość w języku obcym. Część streszczenia opisująca oryginalność i wartość w języku obcym.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60D1040F" w14:textId="419CD4EB" w:rsidR="00DA040E" w:rsidRPr="00976DD6" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Streszczenie"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>Keywords</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">: </w:t>
+        <w:t xml:space="preserve">Keywords: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:t xml:space="preserve">3-5 słów kluczowych w języku obcym oddzielonych </w:t>
       </w:r>
       <w:r>
         <w:t>przecinkami</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA040E" w:rsidRPr="00976DD6" w:rsidSect="00D14B9B">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:restart="continuous"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="615482B7" w14:textId="77777777" w:rsidR="00450A83" w:rsidRDefault="00450A83" w:rsidP="00DC080E">
+    <w:p w14:paraId="50606BC0" w14:textId="77777777" w:rsidR="00B11FEF" w:rsidRDefault="00B11FEF" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="41FF499D" w14:textId="77777777" w:rsidR="00450A83" w:rsidRDefault="00450A83" w:rsidP="00DC080E">
+    <w:p w14:paraId="483005C6" w14:textId="77777777" w:rsidR="00B11FEF" w:rsidRDefault="00B11FEF" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -4399,58 +4054,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="07AED07D" w14:textId="77777777" w:rsidR="00450A83" w:rsidRDefault="00450A83" w:rsidP="00DC080E">
+    <w:p w14:paraId="4950CFD1" w14:textId="77777777" w:rsidR="00B11FEF" w:rsidRDefault="00B11FEF" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68E44EF1" w14:textId="77777777" w:rsidR="00450A83" w:rsidRDefault="00450A83" w:rsidP="00DC080E">
+    <w:p w14:paraId="34FC9E6F" w14:textId="77777777" w:rsidR="00B11FEF" w:rsidRDefault="00B11FEF" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7C1318AD" w14:textId="77777777" w:rsidR="00A81193" w:rsidRDefault="00A81193" w:rsidP="00A81193">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t>To jest przypis dolny.</w:t>
       </w:r>
     </w:p>
@@ -5010,52 +4665,51 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1094205387">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1485778501">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1551990565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375226691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1685012878">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1958246799">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="171"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="170"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E54298"/>
     <w:rsid w:val="0000465F"/>
     <w:rsid w:val="0003786C"/>
@@ -5092,50 +4746,51 @@
     <w:rsid w:val="002A7781"/>
     <w:rsid w:val="002E0479"/>
     <w:rsid w:val="002E63D6"/>
     <w:rsid w:val="002F3D14"/>
     <w:rsid w:val="00306C1E"/>
     <w:rsid w:val="00336278"/>
     <w:rsid w:val="003418D4"/>
     <w:rsid w:val="00357AF9"/>
     <w:rsid w:val="003638C5"/>
     <w:rsid w:val="0036556E"/>
     <w:rsid w:val="00374573"/>
     <w:rsid w:val="00395226"/>
     <w:rsid w:val="003A0A56"/>
     <w:rsid w:val="003C1A14"/>
     <w:rsid w:val="003C211D"/>
     <w:rsid w:val="003C34F6"/>
     <w:rsid w:val="003E57A9"/>
     <w:rsid w:val="0040132D"/>
     <w:rsid w:val="004170EE"/>
     <w:rsid w:val="00442E5B"/>
     <w:rsid w:val="00450A83"/>
     <w:rsid w:val="00460DF0"/>
     <w:rsid w:val="0046120B"/>
     <w:rsid w:val="004723A2"/>
     <w:rsid w:val="00472E5F"/>
+    <w:rsid w:val="004B684E"/>
     <w:rsid w:val="004C521C"/>
     <w:rsid w:val="004E308A"/>
     <w:rsid w:val="004E5191"/>
     <w:rsid w:val="004F77FF"/>
     <w:rsid w:val="005141FD"/>
     <w:rsid w:val="00517F52"/>
     <w:rsid w:val="005347A2"/>
     <w:rsid w:val="00551037"/>
     <w:rsid w:val="0055584A"/>
     <w:rsid w:val="005624E0"/>
     <w:rsid w:val="00573253"/>
     <w:rsid w:val="005A2CE6"/>
     <w:rsid w:val="005A5E8A"/>
     <w:rsid w:val="005B2CFF"/>
     <w:rsid w:val="005D0214"/>
     <w:rsid w:val="005D4BC2"/>
     <w:rsid w:val="005E4DA1"/>
     <w:rsid w:val="005E52C0"/>
     <w:rsid w:val="005F7709"/>
     <w:rsid w:val="00607C87"/>
     <w:rsid w:val="00637D64"/>
     <w:rsid w:val="006528CF"/>
     <w:rsid w:val="006556B7"/>
     <w:rsid w:val="00661424"/>
     <w:rsid w:val="00670B50"/>
@@ -5161,79 +4816,81 @@
     <w:rsid w:val="007D1E54"/>
     <w:rsid w:val="007D71D8"/>
     <w:rsid w:val="007E2F07"/>
     <w:rsid w:val="007F094B"/>
     <w:rsid w:val="007F2575"/>
     <w:rsid w:val="0080277F"/>
     <w:rsid w:val="00804DC8"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="00834D59"/>
     <w:rsid w:val="00836E40"/>
     <w:rsid w:val="00837BA7"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="0087732C"/>
     <w:rsid w:val="00891C71"/>
     <w:rsid w:val="008A5F1F"/>
     <w:rsid w:val="008A7D0E"/>
     <w:rsid w:val="008B08F3"/>
     <w:rsid w:val="008C12E3"/>
     <w:rsid w:val="008D0FD1"/>
     <w:rsid w:val="008D2EEF"/>
     <w:rsid w:val="008D6EC3"/>
     <w:rsid w:val="008E69C6"/>
     <w:rsid w:val="00902776"/>
     <w:rsid w:val="00913EEC"/>
     <w:rsid w:val="00921488"/>
+    <w:rsid w:val="00944DEC"/>
     <w:rsid w:val="00954218"/>
     <w:rsid w:val="00956869"/>
     <w:rsid w:val="009671BD"/>
     <w:rsid w:val="00976DD6"/>
     <w:rsid w:val="0099335B"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009A0D16"/>
     <w:rsid w:val="009A2DC1"/>
     <w:rsid w:val="009C11B6"/>
     <w:rsid w:val="009D730A"/>
     <w:rsid w:val="009E1816"/>
     <w:rsid w:val="009F0C01"/>
     <w:rsid w:val="00A078A5"/>
     <w:rsid w:val="00A10856"/>
     <w:rsid w:val="00A23274"/>
     <w:rsid w:val="00A2465E"/>
     <w:rsid w:val="00A529F1"/>
     <w:rsid w:val="00A546AB"/>
     <w:rsid w:val="00A560DE"/>
     <w:rsid w:val="00A57F1E"/>
     <w:rsid w:val="00A6692B"/>
     <w:rsid w:val="00A71855"/>
     <w:rsid w:val="00A80136"/>
     <w:rsid w:val="00A81193"/>
     <w:rsid w:val="00A93E3C"/>
     <w:rsid w:val="00A941DC"/>
     <w:rsid w:val="00A9507E"/>
     <w:rsid w:val="00AA7C7B"/>
     <w:rsid w:val="00B05DDB"/>
+    <w:rsid w:val="00B11FEF"/>
     <w:rsid w:val="00B22E9F"/>
     <w:rsid w:val="00B26E95"/>
     <w:rsid w:val="00B36F88"/>
     <w:rsid w:val="00B41B94"/>
     <w:rsid w:val="00B66782"/>
     <w:rsid w:val="00B70DA6"/>
     <w:rsid w:val="00B83929"/>
     <w:rsid w:val="00B90285"/>
     <w:rsid w:val="00B9408A"/>
     <w:rsid w:val="00B9427B"/>
     <w:rsid w:val="00BA575C"/>
     <w:rsid w:val="00C01521"/>
     <w:rsid w:val="00C0579C"/>
     <w:rsid w:val="00C1184D"/>
     <w:rsid w:val="00C15F98"/>
     <w:rsid w:val="00C26573"/>
     <w:rsid w:val="00C31018"/>
     <w:rsid w:val="00C522DE"/>
     <w:rsid w:val="00C53085"/>
     <w:rsid w:val="00C74203"/>
     <w:rsid w:val="00CA6E9A"/>
     <w:rsid w:val="00CC09BE"/>
     <w:rsid w:val="00CC2213"/>
     <w:rsid w:val="00CE2822"/>
     <w:rsid w:val="00D14B9B"/>
@@ -7065,51 +6722,51 @@
                 <w:div w:id="686902708">
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ue.wroc.pl/niit" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Agnieszka\AppData\Roaming\Microsoft\Excel\Zeszyt1%20(version%201).xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>