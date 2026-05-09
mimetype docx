--- v0 (2025-10-09)
+++ v1 (2026-05-09)
@@ -1,53 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/word/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/word/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/word/theme/themeOverride1.xml" ContentType="application/vnd.openxmlformats-officedocument.themeOverride+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.emf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="0C01E3A1" w14:textId="123763FE" w:rsidR="00047AFB" w:rsidRPr="00DC0905" w:rsidRDefault="00883248" w:rsidP="00FE7D7C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
@@ -229,80 +228,100 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00047AFB" w:rsidRPr="00790714">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">ISSN </w:t>
       </w:r>
       <w:r w:rsidR="00DC0905" w:rsidRPr="00DC0905">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2449-9994</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5C1C3E" w14:textId="12C0FD6F" w:rsidR="00FE7D7C" w:rsidRDefault="002C3A4F" w:rsidP="00FE7D7C">
+    <w:p w14:paraId="4E5C1C3E" w14:textId="4B32ED7F" w:rsidR="00FE7D7C" w:rsidRDefault="002C3A4F" w:rsidP="00FE7D7C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r w:rsidRPr="002C3A4F">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
-          <w:t>journals.ue.wroc.pl/eada</w:t>
+          <w:t>journals.ue</w:t>
+        </w:r>
+        <w:r w:rsidR="00CF4ED1">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>w</w:t>
+        </w:r>
+        <w:r w:rsidRPr="002C3A4F">
+          <w:rPr>
+            <w:rStyle w:val="Hipercze"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>.pl/eada</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="62FE9221" w14:textId="5E25AA20" w:rsidR="00047AFB" w:rsidRPr="005141FD" w:rsidRDefault="005141FD" w:rsidP="003C34F6">
       <w:pPr>
         <w:pStyle w:val="Tytuartykulu"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005141FD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Article Title Article Title Article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -1154,51 +1173,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D730A">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Keywords:</w:t>
       </w:r>
       <w:r w:rsidR="001F4C97" w:rsidRPr="009D730A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 3-5 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>comma separated keywords</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="051B8DD1" w14:textId="52F9A2BB" w:rsidR="00E90F42" w:rsidRPr="002247FE" w:rsidRDefault="002247FE" w:rsidP="00F301F0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002247FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
       <w:r w:rsidR="00B41B94" w:rsidRPr="002247FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="002247FE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">level 1 heading </w:t>
       </w:r>
       <w:r w:rsidR="00B41B94" w:rsidRPr="002247FE">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -1317,84 +1336,84 @@
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">and any research </w:t>
       </w:r>
       <w:r w:rsidR="00B9427B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>questions or hypotheses you were working with. Briefly summarize the contents of your article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D9C46F7" w14:textId="55C71B10" w:rsidR="00B9427B" w:rsidRPr="00B9427B" w:rsidRDefault="00B9427B" w:rsidP="00C15F98">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example of a paragraph with a footnote</w:t>
       </w:r>
       <w:r w:rsidRPr="00E80D66">
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteReference w:id="1"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and an APA style citation at the end </w:t>
       </w:r>
       <w:r w:rsidRPr="00B9427B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>(Kowalski, 2023, s. 45).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="659A05BD" w14:textId="6A660E85" w:rsidR="00EC5501" w:rsidRPr="00B9427B" w:rsidRDefault="00B9427B" w:rsidP="00F301F0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9427B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Literature Review</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79A62E6A" w14:textId="6B957B7D" w:rsidR="003A0A56" w:rsidRPr="00790714" w:rsidRDefault="00790714" w:rsidP="00C1184D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Nagwek2"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Level 2 heading</w:t>
       </w:r>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B41B94" w:rsidRPr="00790714">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
@@ -1458,51 +1477,51 @@
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9427B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Describe the results of cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rrently available research and compare them with the aim of your article. </w:t>
       </w:r>
       <w:r w:rsidR="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You can also further develop any hypotheses or research questions you introduced in the previous section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB467F3" w14:textId="22545D19" w:rsidR="00C522DE" w:rsidRPr="00C522DE" w:rsidRDefault="00790714" w:rsidP="00C1184D">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
         <w:t>Level 2 heading</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A69F447" w14:textId="6F41632B" w:rsidR="00DC080E" w:rsidRPr="00790714" w:rsidRDefault="00790714" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ragraph. </w:t>
       </w:r>
       <w:r w:rsidRPr="00790714">
@@ -1522,51 +1541,51 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ragraph. </w:t>
       </w:r>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DC55E3" w14:textId="011A35F8" w:rsidR="00200C22" w:rsidRPr="00C74203" w:rsidRDefault="00790714" w:rsidP="00F301F0">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Methodology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="376B6328" w14:textId="2DC7BFA3" w:rsidR="00A9507E" w:rsidRDefault="007A26EB" w:rsidP="000E0C46">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A26EB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In this section, provide an in-depth description of your research methodology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A9507E" w:rsidRPr="00A9507E">
@@ -1778,51 +1797,51 @@
     </w:p>
     <w:p w14:paraId="36DA1B31" w14:textId="4AC65366" w:rsidR="006D7780" w:rsidRDefault="00A560DE" w:rsidP="00A71855">
       <w:pPr>
         <w:pStyle w:val="Orderedlist"/>
       </w:pPr>
       <w:r>
         <w:t>Second element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CCF306" w14:textId="5813847D" w:rsidR="006D7780" w:rsidRDefault="00A560DE" w:rsidP="00A71855">
       <w:pPr>
         <w:pStyle w:val="Orderedlist"/>
       </w:pPr>
       <w:r>
         <w:t>Third element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644F5548" w14:textId="31D48B27" w:rsidR="00043836" w:rsidRDefault="00670B50" w:rsidP="00043836">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Results</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF26C16" w14:textId="5C219604" w:rsidR="00DA2144" w:rsidRDefault="00DA2144" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2144">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Present the results of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">your research. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2144">
@@ -1841,50 +1860,51 @@
     <w:p w14:paraId="7E796A41" w14:textId="4FE49D1F" w:rsidR="00DA2144" w:rsidRPr="00DA2144" w:rsidRDefault="00DA2144" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Following are the examples of supplementary materials you may want to use in your article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754B459C" w14:textId="693011DE" w:rsidR="006D7780" w:rsidRDefault="00C522DE" w:rsidP="006D7780">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C280863" wp14:editId="0F67996B">
             <wp:extent cx="5613621" cy="2846070"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Wykres 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
                 <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="742A70CD" w14:textId="305AC3EA" w:rsidR="00C522DE" w:rsidRPr="00B9408A" w:rsidRDefault="00B9408A" w:rsidP="001C7FED">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9408A">
@@ -2125,51 +2145,51 @@
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidRPr="00711441">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00711441">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Table title</w:t>
       </w:r>
       <w:r w:rsidRPr="00711441">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> style</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="PlainTable2"/>
+        <w:tblStyle w:val="Zwykatabela2"/>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2266"/>
         <w:gridCol w:w="2267"/>
       </w:tblGrid>
       <w:tr w:rsidR="00637D64" w:rsidRPr="0069013C" w14:paraId="7DB8E0D5" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
@@ -2348,83 +2368,51 @@
       <w:tr w:rsidR="006E4953" w:rsidRPr="0069013C" w14:paraId="2BFFA1A4" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="652AA039" w14:textId="214BF639" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Expected value of</w:t>
-[...31 lines deleted...]
-              <w:t>return</w:t>
+              <w:t>Expected value of historical rates of return</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F51A1EB" w14:textId="5B18384E" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-0.04%</w:t>
             </w:r>
           </w:p>
@@ -3034,51 +3022,51 @@
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5415E592" w14:textId="77777777" w:rsidR="00F476AE" w:rsidRDefault="00F476AE" w:rsidP="00F476AE">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00711441">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Mathematical symbols should be typed using the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Microsoft Word’s built-in equation editor, if you wish to number equations in your article, use table formatting or copy the equation below and replace its contents:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabela-Siatka"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="704"/>
         <w:gridCol w:w="7513"/>
         <w:gridCol w:w="845"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F476AE" w:rsidRPr="00BD05F0" w14:paraId="7A243C27" w14:textId="77777777" w:rsidTr="00385605">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -3564,161 +3552,168 @@
           </w:rPr>
           <m:t>+…</m:t>
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00472E5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as shown here</w:t>
       </w:r>
       <w:r w:rsidRPr="00472E5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A2BFC0" w14:textId="32DEFCC9" w:rsidR="008E69C6" w:rsidRDefault="00442E5B" w:rsidP="008E69C6">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
       <w:r>
         <w:t>Discussion and Conclusions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19C7101D" w14:textId="65FE52E2" w:rsidR="005E52C0" w:rsidRPr="009A2DC1" w:rsidRDefault="005E52C0" w:rsidP="00AA7C7B">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E52C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the final section of your article</w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">present the conclusions of your research. </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Describe any generalizations, exceptions, or limitations you may have encountered </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">during your work. </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Confront the results you got with the results of available re</w:t>
+        <w:t xml:space="preserve">Confront the </w:t>
+      </w:r>
+      <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>results you got with the results of available re</w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">search. </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Discuss the implications and recommendations for future research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0799B0A2" w14:textId="0DC21E6F" w:rsidR="00357AF9" w:rsidRPr="009A2DC1" w:rsidRDefault="009A2DC1" w:rsidP="005347A2">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Nagwek1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="454" w:hanging="454"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="698E68A4" w14:textId="2E7834DF" w:rsidR="00043836" w:rsidRPr="00DF675E" w:rsidRDefault="00DF675E" w:rsidP="00043836">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Click here for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APA 7 guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00A529F1" w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="00EB260F" w:rsidRPr="00DF675E">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
+            <w:rStyle w:val="Hipercze"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="129010C4" w14:textId="24733344" w:rsidR="00A529F1" w:rsidRPr="00DF675E" w:rsidRDefault="00DF675E" w:rsidP="00043836">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
@@ -4041,251 +4036,251 @@
         <w:t>Sprawozdanie dotyczące przygotowania Strategii Zielonego Wzrostu</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00CE2822">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CE2822" w:rsidRPr="000E0C46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>OECD.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> http://www.oecd-ilibrary.org  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="242C79E6" w14:textId="2BAA4CE9" w:rsidR="00F301F0" w:rsidRPr="002E2B38" w:rsidRDefault="00F301F0" w:rsidP="00F301F0">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Sturman,</w:t>
       </w:r>
       <w:r w:rsidRPr="006A3589">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>M. C., Shao, L.</w:t>
       </w:r>
       <w:r w:rsidR="00573253">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00736114" w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00573253">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>&amp;</w:t>
       </w:r>
       <w:r w:rsidR="00736114" w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Katz, J. H. (Eds.)</w:t>
       </w:r>
       <w:r w:rsidR="00736114" w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="000E0C46">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">(2012). </w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="00573253" w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Effect </w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">of </w:t>
       </w:r>
       <w:r w:rsidR="00573253" w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ulture on the </w:t>
       </w:r>
       <w:r w:rsidR="00573253" w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Curvilinear Relationship </w:t>
       </w:r>
       <w:r w:rsidR="003C211D">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">etween </w:t>
       </w:r>
       <w:r w:rsidR="00573253" w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:i/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Performance Turnover</w:t>
       </w:r>
       <w:r w:rsidR="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00736114">
         <w:rPr>
-          <w:rStyle w:val="Hyperlink"/>
+          <w:rStyle w:val="Hipercze"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:u w:val="none"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Springer.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="594D4113" w14:textId="02F56E62" w:rsidR="00F301F0" w:rsidRPr="00B50EDB" w:rsidRDefault="00F301F0" w:rsidP="00F301F0">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The World Bank</w:t>
       </w:r>
       <w:r w:rsidR="00736114">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -4570,163 +4565,164 @@
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:t>3-5 słów kluczowych w języku obcym oddzielonych przecinkami</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA040E" w:rsidRPr="00976DD6" w:rsidSect="003353DF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="456A98AC" w14:textId="77777777" w:rsidR="00D11539" w:rsidRDefault="00D11539" w:rsidP="00DC080E">
+    <w:p w14:paraId="66A3C27F" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50F2A0FE" w14:textId="77777777" w:rsidR="00D11539" w:rsidRDefault="00D11539" w:rsidP="00DC080E">
+    <w:p w14:paraId="6FDFCA9D" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:altName w:val="游明朝"/>
+    <w:panose1 w:val="02020400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A556148" w14:textId="77777777" w:rsidR="00D11539" w:rsidRDefault="00D11539" w:rsidP="00DC080E">
+    <w:p w14:paraId="3B4A2869" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4E10D539" w14:textId="77777777" w:rsidR="00D11539" w:rsidRDefault="00D11539" w:rsidP="00DC080E">
+    <w:p w14:paraId="55BC5201" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7E9E106F" w14:textId="77777777" w:rsidR="00B9427B" w:rsidRDefault="00B9427B" w:rsidP="00B9427B">
       <w:pPr>
-        <w:pStyle w:val="FootnoteText"/>
+        <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Footnote example </w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AFD3D24"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="BEC05DC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
@@ -5165,61 +5161,61 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7CD25131"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="745EDE72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Nagwek1"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Nagwek2"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="792" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1224" w:hanging="504"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1728" w:hanging="648"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
@@ -5269,56 +5265,55 @@
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1094205387">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1485778501">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1551990565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375226691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1685012878">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1958246799">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="170"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:savePreviewPicture/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2MLM0MTS3NDW3NDA2MDZX0lEKTi0uzszPAykwrAUAtXZrZSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E54298"/>
     <w:rsid w:val="0000465F"/>
     <w:rsid w:val="0003786C"/>
@@ -5427,114 +5422,117 @@
     <w:rsid w:val="00711441"/>
     <w:rsid w:val="00717650"/>
     <w:rsid w:val="00731CD5"/>
     <w:rsid w:val="00736114"/>
     <w:rsid w:val="0074286F"/>
     <w:rsid w:val="00775454"/>
     <w:rsid w:val="007803B0"/>
     <w:rsid w:val="00790714"/>
     <w:rsid w:val="00791677"/>
     <w:rsid w:val="007A26EB"/>
     <w:rsid w:val="007A56F6"/>
     <w:rsid w:val="007B411E"/>
     <w:rsid w:val="007B4D18"/>
     <w:rsid w:val="007D1E54"/>
     <w:rsid w:val="007E2F07"/>
     <w:rsid w:val="007F094B"/>
     <w:rsid w:val="007F2575"/>
     <w:rsid w:val="007F7F7E"/>
     <w:rsid w:val="0080277F"/>
     <w:rsid w:val="00804DC8"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="00825208"/>
     <w:rsid w:val="00834D59"/>
     <w:rsid w:val="00836E40"/>
     <w:rsid w:val="00837BA7"/>
+    <w:rsid w:val="00842A94"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="0087732C"/>
     <w:rsid w:val="00883248"/>
     <w:rsid w:val="00891C71"/>
     <w:rsid w:val="008A5F1F"/>
     <w:rsid w:val="008A7D0E"/>
     <w:rsid w:val="008B0723"/>
     <w:rsid w:val="008B08F3"/>
     <w:rsid w:val="008C12E3"/>
     <w:rsid w:val="008D0FD1"/>
     <w:rsid w:val="008D6EC3"/>
     <w:rsid w:val="008E69C6"/>
     <w:rsid w:val="00902776"/>
     <w:rsid w:val="00913EEC"/>
     <w:rsid w:val="00921488"/>
     <w:rsid w:val="00954218"/>
     <w:rsid w:val="00956869"/>
     <w:rsid w:val="009671BD"/>
     <w:rsid w:val="00976DD6"/>
     <w:rsid w:val="0099335B"/>
     <w:rsid w:val="009A04F1"/>
     <w:rsid w:val="009A0D16"/>
     <w:rsid w:val="009A2DC1"/>
     <w:rsid w:val="009C11B6"/>
     <w:rsid w:val="009D730A"/>
     <w:rsid w:val="009E1816"/>
     <w:rsid w:val="009F0C01"/>
     <w:rsid w:val="00A078A5"/>
     <w:rsid w:val="00A15566"/>
     <w:rsid w:val="00A2465E"/>
     <w:rsid w:val="00A529F1"/>
     <w:rsid w:val="00A546AB"/>
     <w:rsid w:val="00A560DE"/>
     <w:rsid w:val="00A57F1E"/>
     <w:rsid w:val="00A6692B"/>
     <w:rsid w:val="00A71855"/>
+    <w:rsid w:val="00A9209C"/>
     <w:rsid w:val="00A93E3C"/>
     <w:rsid w:val="00A941DC"/>
     <w:rsid w:val="00A9507E"/>
     <w:rsid w:val="00AA7C7B"/>
     <w:rsid w:val="00B26E95"/>
     <w:rsid w:val="00B36F88"/>
     <w:rsid w:val="00B41B94"/>
     <w:rsid w:val="00B83929"/>
     <w:rsid w:val="00B90285"/>
     <w:rsid w:val="00B9408A"/>
     <w:rsid w:val="00B9427B"/>
     <w:rsid w:val="00BA22A7"/>
     <w:rsid w:val="00BA575C"/>
     <w:rsid w:val="00BB4268"/>
     <w:rsid w:val="00BD05F0"/>
     <w:rsid w:val="00C01521"/>
     <w:rsid w:val="00C0579C"/>
     <w:rsid w:val="00C1184D"/>
     <w:rsid w:val="00C15F98"/>
     <w:rsid w:val="00C26573"/>
     <w:rsid w:val="00C31018"/>
     <w:rsid w:val="00C522DE"/>
     <w:rsid w:val="00C53085"/>
     <w:rsid w:val="00C74203"/>
     <w:rsid w:val="00CA6E9A"/>
     <w:rsid w:val="00CC09BE"/>
     <w:rsid w:val="00CE2822"/>
     <w:rsid w:val="00CE546D"/>
+    <w:rsid w:val="00CF4ED1"/>
     <w:rsid w:val="00D11539"/>
     <w:rsid w:val="00D13FC1"/>
     <w:rsid w:val="00D17459"/>
     <w:rsid w:val="00D52416"/>
     <w:rsid w:val="00D73828"/>
     <w:rsid w:val="00D80BA3"/>
     <w:rsid w:val="00D92F03"/>
     <w:rsid w:val="00D956ED"/>
     <w:rsid w:val="00DA040E"/>
     <w:rsid w:val="00DA1BA1"/>
     <w:rsid w:val="00DA2144"/>
     <w:rsid w:val="00DA31C6"/>
     <w:rsid w:val="00DC080E"/>
     <w:rsid w:val="00DC0905"/>
     <w:rsid w:val="00DD2412"/>
     <w:rsid w:val="00DF0B04"/>
     <w:rsid w:val="00DF675E"/>
     <w:rsid w:val="00E32E86"/>
     <w:rsid w:val="00E52C77"/>
     <w:rsid w:val="00E54298"/>
     <w:rsid w:val="00E63BD6"/>
     <w:rsid w:val="00E64825"/>
     <w:rsid w:val="00E71FBC"/>
     <w:rsid w:val="00E80D66"/>
     <w:rsid w:val="00E90F42"/>
@@ -5561,52 +5559,52 @@
     <w:rsid w:val="00FE7D7C"/>
     <w:rsid w:val="00FF123B"/>
     <w:rsid w:val="00FF5C25"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5647CB9E"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{6F3E5FCE-B25F-D649-902B-7851A2184845}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="pl-PL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
@@ -5960,655 +5958,655 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:rsid w:val="001F4C97"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00C1184D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="480" w:after="240"/>
       <w:ind w:left="454" w:hanging="454"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Nagwek2">
     <w:name w:val="heading 2"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek2Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00C1184D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:before="240" w:after="240"/>
       <w:ind w:left="454" w:hanging="454"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Nagwek3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="Tytuliki"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek3Znak"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="001C7FED"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="120"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Nagwek4">
     <w:name w:val="heading 4"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek4Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Nagwek5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek5Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Nagwek6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek6Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Nagwek7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek7Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Nagwek8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek8Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Nagwek9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek9Znak"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="40"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Author">
     <w:name w:val="Author"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:qFormat/>
     <w:rsid w:val="00E90F42"/>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tytuartykulu">
     <w:name w:val="Tytuł artykulu"/>
     <w:link w:val="TytuartykuluZnak"/>
     <w:qFormat/>
     <w:rsid w:val="0087732C"/>
     <w:pPr>
       <w:spacing w:after="480"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Podtytu">
     <w:name w:val="Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
+    <w:link w:val="PodtytuZnak"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D17459"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
       </w:numPr>
       <w:spacing w:after="160"/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-[...2 lines deleted...]
-    <w:link w:val="Subtitle"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PodtytuZnak">
+    <w:name w:val="Podtytuł Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Podtytu"/>
     <w:uiPriority w:val="11"/>
     <w:rsid w:val="00D17459"/>
     <w:rPr>
       <w:color w:val="5A5A5A" w:themeColor="text1" w:themeTint="A5"/>
       <w:spacing w:val="15"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Paragraph">
     <w:name w:val="Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="ParagraphZnak"/>
     <w:rsid w:val="00281F54"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C1184D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figcaption">
     <w:name w:val="Fig caption"/>
     <w:basedOn w:val="fig-tablesource"/>
     <w:link w:val="FigcaptionZnak"/>
     <w:rsid w:val="004170EE"/>
     <w:pPr>
       <w:spacing w:after="0"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="fig-tablesource">
     <w:name w:val="fig-table source"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
     <w:link w:val="fig-tablesourceZnak"/>
     <w:qFormat/>
     <w:rsid w:val="001C7FED"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2542"/>
       </w:tabs>
       <w:spacing w:before="120" w:after="240"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC080E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC080E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="StopkaZnak"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DC080E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="StopkaZnak">
+    <w:name w:val="Stopka Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Stopka"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DC080E"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Tekstprzypisudolnego">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:link w:val="TekstprzypisudolnegoZnak"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281F54"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstprzypisudolnegoZnak">
+    <w:name w:val="Tekst przypisu dolnego Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Tekstprzypisudolnego"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00281F54"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Odwoanieprzypisudolnego">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00281F54"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek2Znak">
+    <w:name w:val="Nagłówek 2 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00C1184D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-[...3 lines deleted...]
-    <w:link w:val="Heading3"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek3Znak">
+    <w:name w:val="Nagłówek 3 Znak"/>
+    <w:aliases w:val="Tytuliki Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:color w:val="000000" w:themeColor="text1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading4"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek4Znak">
+    <w:name w:val="Nagłówek 4 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek4"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek5Znak">
+    <w:name w:val="Nagłówek 5 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek5"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2F5496" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek6Znak">
+    <w:name w:val="Nagłówek 6 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek6"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek7Znak">
+    <w:name w:val="Nagłówek 7 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek7"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="1F3763" w:themeColor="accent1" w:themeShade="7F"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek8Znak">
+    <w:name w:val="Nagłówek 8 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek8"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek9Znak">
+    <w:name w:val="Nagłówek 9 Znak"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
+    <w:link w:val="Nagwek9"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00C74203"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tablecaption">
     <w:name w:val="Table caption"/>
     <w:link w:val="TablecaptionZnak"/>
     <w:rsid w:val="004170EE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
+  <w:style w:type="character" w:styleId="Hipercze">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006E218E"/>
     <w:rPr>
       <w:color w:val="005D8A"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="Reference"/>
     <w:qFormat/>
     <w:rsid w:val="001C7FED"/>
     <w:pPr>
       <w:spacing w:line="276" w:lineRule="auto"/>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="TabelaUE">
     <w:name w:val="Tabela (UE)"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Normalny"/>
+    <w:next w:val="Normalny"/>
     <w:rsid w:val="00637D64"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
       <w:spacing w:before="240" w:after="120" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="PlainTable2">
+  <w:style w:type="table" w:styleId="Zwykatabela2">
     <w:name w:val="Plain Table 2"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="42"/>
     <w:rsid w:val="00637D64"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="pl-PL"/>
     </w:rPr>
     <w:tblPr>
       <w:tblStyleRowBandSize w:val="1"/>
       <w:tblStyleColBandSize w:val="1"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:rPr>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
@@ -6669,91 +6667,91 @@
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Table">
     <w:name w:val="Table"/>
     <w:basedOn w:val="TabelaUE"/>
     <w:rsid w:val="008C12E3"/>
     <w:pPr>
       <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
       <w:bCs/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Biecalista1">
     <w:name w:val="Bieżąca lista1"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00F272EB"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Nierozpoznanawzmianka">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00EB260F"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Articleparagraph">
     <w:name w:val="Article paragraph"/>
     <w:basedOn w:val="Paragraph"/>
     <w:link w:val="ArticleparagraphZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00AA7C7B"/>
     <w:pPr>
       <w:spacing w:after="130"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Unorderedlist">
     <w:name w:val="Unordered list"/>
     <w:link w:val="UnorderedlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00C15F98"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ParagraphZnak">
     <w:name w:val="Paragraph Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Paragraph"/>
     <w:rsid w:val="00C15F98"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ArticleparagraphZnak">
     <w:name w:val="Article paragraph Znak"/>
     <w:basedOn w:val="ParagraphZnak"/>
     <w:link w:val="Articleparagraph"/>
     <w:rsid w:val="00AA7C7B"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="PAUZA">
     <w:name w:val="PAUZA"/>
     <w:link w:val="PAUZAZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00A71855"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
@@ -6772,240 +6770,240 @@
     <w:link w:val="Unorderedlist"/>
     <w:rsid w:val="00C15F98"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Orderedlist">
     <w:name w:val="Ordered list"/>
     <w:link w:val="OrderedlistZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00E32E86"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="340" w:hanging="340"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PAUZAZnak">
     <w:name w:val="PAUZA Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="PAUZA"/>
     <w:rsid w:val="00A71855"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tytuartykuuwjzykuobcym">
     <w:name w:val="Tytuł artykułu w języku obcym"/>
     <w:basedOn w:val="Tytuartykulu"/>
     <w:link w:val="TytuartykuuwjzykuobcymZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00A6692B"/>
     <w:pPr>
       <w:spacing w:before="480" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="OrderedlistZnak">
     <w:name w:val="Ordered list Znak"/>
     <w:basedOn w:val="ParagraphZnak"/>
     <w:link w:val="Orderedlist"/>
     <w:rsid w:val="00E32E86"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Figurecaption">
     <w:name w:val="Figure caption"/>
     <w:basedOn w:val="Figcaption"/>
     <w:link w:val="FigurecaptionZnak"/>
     <w:qFormat/>
     <w:rsid w:val="001C7FED"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TytuartykuluZnak">
     <w:name w:val="Tytuł artykulu Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tytuartykulu"/>
     <w:rsid w:val="0087732C"/>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TytuartykuuwjzykuobcymZnak">
     <w:name w:val="Tytuł artykułu w języku obcym Znak"/>
     <w:basedOn w:val="TytuartykuluZnak"/>
     <w:link w:val="Tytuartykuuwjzykuobcym"/>
     <w:rsid w:val="00A6692B"/>
     <w:rPr>
       <w:rFonts w:cstheme="minorHAnsi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Tabletitle">
     <w:name w:val="Table title"/>
     <w:basedOn w:val="Tablecaption"/>
     <w:link w:val="TabletitleZnak"/>
     <w:qFormat/>
     <w:rsid w:val="001C7FED"/>
     <w:pPr>
       <w:spacing w:before="240"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="fig-tablesourceZnak">
     <w:name w:val="fig-table source Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="fig-tablesource"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigcaptionZnak">
     <w:name w:val="Fig caption Znak"/>
     <w:basedOn w:val="fig-tablesourceZnak"/>
     <w:link w:val="Figcaption"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FigurecaptionZnak">
     <w:name w:val="Figure caption Znak"/>
     <w:basedOn w:val="FigcaptionZnak"/>
     <w:link w:val="Figurecaption"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TablecaptionZnak">
     <w:name w:val="Table caption Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Tablecaption"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TabletitleZnak">
     <w:name w:val="Table title Znak"/>
     <w:basedOn w:val="TablecaptionZnak"/>
     <w:link w:val="Tabletitle"/>
     <w:rsid w:val="001C7FED"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Metadata">
     <w:name w:val="Metadata"/>
     <w:link w:val="MetadataZnak"/>
     <w:qFormat/>
     <w:rsid w:val="006E5246"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="MetadataZnak">
     <w:name w:val="Metadata Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Metadata"/>
     <w:rsid w:val="006E5246"/>
     <w:rPr>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Abstract">
     <w:name w:val="Abstract"/>
     <w:link w:val="AbstractZnak"/>
     <w:qFormat/>
     <w:rsid w:val="00EF6F0A"/>
     <w:pPr>
       <w:spacing w:before="120" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstractZnak">
     <w:name w:val="Abstract Znak"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:link w:val="Abstract"/>
     <w:rsid w:val="00EF6F0A"/>
     <w:rPr>
       <w:bCs/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="UyteHipercze">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Domylnaczcionkaakapitu"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DF675E"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standardowy"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00F476AE"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Equation">
     <w:name w:val="Equation"/>
     <w:basedOn w:val="Paragraph"/>
     <w:qFormat/>
     <w:rsid w:val="00F476AE"/>
     <w:pPr>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
@@ -7056,61 +7054,61 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.ue.wroc.pl/eada" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uew.pl/eada" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Agnieszka\AppData\Roaming\Microsoft\Excel\Zeszyt1%20(version%201).xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
-  <c:lang val="en-US"/>
+  <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>
         <c:barDir val="col"/>
         <c:grouping val="clustered"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:tx>
             <c:strRef>
               <c:f>Arkusz2!$B$1</c:f>
               <c:strCache>
@@ -7512,58 +7510,58 @@
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
       <c:txPr>
         <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="ellipsis" vert="horz" wrap="square" anchor="ctr" anchorCtr="1"/>
         <a:lstStyle/>
         <a:p>
           <a:pPr>
             <a:defRPr sz="900" b="0" i="0" u="none" strike="noStrike" kern="1200" baseline="0">
               <a:solidFill>
                 <a:sysClr val="windowText" lastClr="000000"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:pPr>
           <a:endParaRPr lang="pl-PL"/>
         </a:p>
       </c:txPr>
     </c:legend>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:noFill/>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="pl-PL"/>
     </a:p>
   </c:txPr>
   <c:externalData r:id="rId4">
     <c:autoUpdate val="0"/>
   </c:externalData>
 </c:chartSpace>
@@ -8658,76 +8656,76 @@
   </a:fmtScheme>
 </a:themeOverride>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E16002B9-2BCF-4470-9BB5-2E7602AFA5D5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>991</Words>
-  <Characters>5949</Characters>
+  <Words>990</Words>
+  <Characters>5942</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>49</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6927</CharactersWithSpaces>
+  <CharactersWithSpaces>6919</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Kamil Janeda</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>