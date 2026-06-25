--- v1 (2026-05-09)
+++ v2 (2026-06-25)
@@ -34,116 +34,154 @@
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A93E3C">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="421452D5">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="468306B7" wp14:editId="7A82A286">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>21590</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="margin">
               <wp:posOffset>21590</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1790700" cy="568325"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:wrapSquare wrapText="bothSides"/>
-            <wp:docPr id="2" name="Obraz 2"/>
+            <wp:docPr id="2" name="Obraz 2">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="Obraz 2"/>
+                    <pic:cNvPr id="2" name="Obraz 2">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1790700" cy="568325"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00DC0905">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>Econometrics. Ekonometria.</w:t>
+        <w:t xml:space="preserve">Econometrics. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00DC0905">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Ekonometria</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00DC0905">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00DC0905">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
         <w:t>Advances in Applied Data Analysis</w:t>
       </w:r>
       <w:r w:rsidR="00047AFB" w:rsidRPr="00582AAE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br/>
@@ -248,82 +286,107 @@
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>2449-9994</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E5C1C3E" w14:textId="4B32ED7F" w:rsidR="00FE7D7C" w:rsidRDefault="002C3A4F" w:rsidP="00FE7D7C">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="8" w:space="6" w:color="C00000"/>
         </w:pBdr>
         <w:suppressAutoHyphens/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="right"/>
         <w:textAlignment w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId9" w:history="1">
-[...30 lines deleted...]
-      </w:hyperlink>
+      <w:r>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidRPr="00775C43">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:instrText>HYPERLINK "https://journals.uew.pl/eada"</w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidRPr="002C3A4F">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>journals.ue</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF4ED1">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>w</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C3A4F">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>.pl/</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C3A4F">
+        <w:rPr>
+          <w:rStyle w:val="Hipercze"/>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>eada</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
     </w:p>
     <w:p w14:paraId="62FE9221" w14:textId="5E25AA20" w:rsidR="00047AFB" w:rsidRPr="005141FD" w:rsidRDefault="005141FD" w:rsidP="003C34F6">
       <w:pPr>
         <w:pStyle w:val="Tytuartykulu"/>
         <w:spacing w:before="360"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005141FD">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Article Title Article Title Article </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="28"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
@@ -751,51 +814,65 @@
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">## </w:t>
       </w:r>
       <w:r w:rsidR="009D730A" w:rsidRPr="009D730A">
         <w:rPr>
           <w:rStyle w:val="MetadataZnak"/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Do not change</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="575283ED" w14:textId="3414F89D" w:rsidR="004E308A" w:rsidRPr="007803B0" w:rsidRDefault="001F4C97" w:rsidP="00B36F88">
       <w:pPr>
         <w:pStyle w:val="Metadata"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007803B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>This work is licensed under the Creative Commons Attribution-ShareAlike 4.0 International License. To view a</w:t>
+        <w:t>This work is licensed under the Creative Commons Attribution-</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ShareAlike</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007803B0">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4.0 International License. To view a</w:t>
       </w:r>
       <w:r w:rsidR="00E80D66" w:rsidRPr="007803B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="007803B0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>copy of this license, visit http://creativecommons.org/licenses/by-sa/4.0/</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B6FF21A" w14:textId="68385C89" w:rsidR="00C01521" w:rsidRPr="009D730A" w:rsidRDefault="009D730A" w:rsidP="006556B7">
       <w:pPr>
         <w:pStyle w:val="Metadata"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009D730A">
@@ -1480,52 +1557,57 @@
       </w:pPr>
       <w:r w:rsidRPr="00B9427B">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Describe the results of cu</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">rrently available research and compare them with the aim of your article. </w:t>
       </w:r>
       <w:r w:rsidR="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You can also further develop any hypotheses or research questions you introduced in the previous section.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5DB467F3" w14:textId="22545D19" w:rsidR="00C522DE" w:rsidRPr="00C522DE" w:rsidRDefault="00790714" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Nagwek2"/>
       </w:pPr>
       <w:r>
-        <w:t>Level 2 heading</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Level 2 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>heading</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="0A69F447" w14:textId="6F41632B" w:rsidR="00DC080E" w:rsidRPr="00790714" w:rsidRDefault="00790714" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ragraph. </w:t>
       </w:r>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
@@ -1543,53 +1625,55 @@
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ragraph. </w:t>
       </w:r>
       <w:r w:rsidRPr="00790714">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This is an example pa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>ragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30DC55E3" w14:textId="011A35F8" w:rsidR="00200C22" w:rsidRPr="00C74203" w:rsidRDefault="00790714" w:rsidP="00F301F0">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Methodology</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="376B6328" w14:textId="2DC7BFA3" w:rsidR="00A9507E" w:rsidRDefault="007A26EB" w:rsidP="000E0C46">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A26EB">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In this section, provide an in-depth description of your research methodology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A9507E" w:rsidRPr="00A9507E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Describe your reasoning for selecting given methods. Indicate, whether you</w:t>
@@ -1635,63 +1719,73 @@
         <w:t>Unordered list</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> style. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A560DE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">If a list entry begins with lower case character, then every line should end </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>with a comma or a semicolon:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C4C5A7A" w14:textId="58368CD1" w:rsidR="00200C22" w:rsidRPr="00A57F1E" w:rsidRDefault="00A560DE" w:rsidP="00C15F98">
       <w:pPr>
         <w:pStyle w:val="Unorderedlist"/>
       </w:pPr>
-      <w:r>
-        <w:t>first element</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>first</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B" w:rsidRPr="00A57F1E">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76C93BE3" w14:textId="03A81C7B" w:rsidR="00200C22" w:rsidRDefault="00A560DE" w:rsidP="00C15F98">
       <w:pPr>
         <w:pStyle w:val="Unorderedlist"/>
       </w:pPr>
-      <w:r>
-        <w:t>second element</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>second</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B">
         <w:t>,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21FFCC59" w14:textId="1662EF00" w:rsidR="000B710D" w:rsidRPr="00A560DE" w:rsidRDefault="00A560DE" w:rsidP="00A71855">
       <w:pPr>
         <w:pStyle w:val="PAUZA"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A560DE">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">first element of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00A560DE">
@@ -1799,53 +1893,55 @@
       <w:pPr>
         <w:pStyle w:val="Orderedlist"/>
       </w:pPr>
       <w:r>
         <w:t>Second element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31CCF306" w14:textId="5813847D" w:rsidR="006D7780" w:rsidRDefault="00A560DE" w:rsidP="00A71855">
       <w:pPr>
         <w:pStyle w:val="Orderedlist"/>
       </w:pPr>
       <w:r>
         <w:t>Third element</w:t>
       </w:r>
       <w:r w:rsidR="00EC5B3B">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="644F5548" w14:textId="31D48B27" w:rsidR="00043836" w:rsidRDefault="00670B50" w:rsidP="00043836">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Results</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="1CF26C16" w14:textId="5C219604" w:rsidR="00DA2144" w:rsidRDefault="00DA2144" w:rsidP="00C1184D">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DA2144">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Present the results of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">your research. </w:t>
       </w:r>
       <w:r w:rsidRPr="00DA2144">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Confront them with your hypothe</w:t>
@@ -1871,51 +1967,51 @@
         <w:t>Following are the examples of supplementary materials you may want to use in your article.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754B459C" w14:textId="693011DE" w:rsidR="006D7780" w:rsidRDefault="00C522DE" w:rsidP="006D7780">
       <w:pPr>
         <w:pStyle w:val="Paragraph"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C280863" wp14:editId="0F67996B">
             <wp:extent cx="5613621" cy="2846070"/>
             <wp:effectExtent l="0" t="0" r="6350" b="0"/>
             <wp:docPr id="1" name="Wykres 2"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
-                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId10"/>
+                <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId9"/>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="742A70CD" w14:textId="305AC3EA" w:rsidR="00C522DE" w:rsidRPr="00B9408A" w:rsidRDefault="00B9408A" w:rsidP="001C7FED">
       <w:pPr>
         <w:pStyle w:val="Figurecaption"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B9408A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Fig</w:t>
       </w:r>
       <w:r w:rsidR="00C522DE" w:rsidRPr="00B9408A">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>. 1</w:t>
       </w:r>
@@ -2362,57 +2458,121 @@
               </w:rPr>
               <w:t>11.03.2017–11.03.2018</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E4953" w:rsidRPr="0069013C" w14:paraId="2BFFA1A4" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="652AA039" w14:textId="214BF639" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Expected value of historical rates of return</w:t>
+              <w:t>Expected</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>historical</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>rates</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> of return</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2F51A1EB" w14:textId="5B18384E" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-0.04%</w:t>
             </w:r>
           </w:p>
@@ -2468,75 +2628,111 @@
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="231"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="08E8EDF1" w14:textId="1A858853" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Anderson-Darling test</w:t>
+              <w:t>Anderson-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Darling</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> test</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>(p-value)</w:t>
+              <w:t>(p-</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6AFCF676" w14:textId="03411A65" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>32.245 (&lt;2.2e-16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2582,58 +2778,78 @@
               </w:rPr>
               <w:t>22.366 (&lt;2.2e-16)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E4953" w:rsidRPr="0069013C" w14:paraId="3449B3AC" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:trHeight w:val="303"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="6F6F23F4" w14:textId="2355E8A3" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Historical drift</w:t>
+              <w:t>Historical</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>drift</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="15C32C92" w14:textId="71FC5060" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
               </w:rPr>
               <w:t>-0.04%</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2694,73 +2910,121 @@
               <w:t>%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E4953" w:rsidRPr="006E4953" w14:paraId="34266284" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:trHeight w:val="278"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0A7EA12F" w14:textId="074B078A" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Simulation starting</w:t>
+              <w:t>Simulation</w:t>
             </w:r>
-            <w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>price (day 11.03.2018)</w:t>
+              <w:t>starting</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>price</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="006E4953">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 11.03.2018)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="36FA376E" w14:textId="7BC2CB8B" w:rsidR="006E4953" w:rsidRPr="006E4953" w:rsidRDefault="006E4953" w:rsidP="006E4953">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -2818,105 +3082,217 @@
               </w:rPr>
               <w:t>2786.57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A7751" w:rsidRPr="000F042B" w14:paraId="2A7C6F55" w14:textId="77777777" w:rsidTr="006E4953">
         <w:trPr>
           <w:trHeight w:val="269"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="1249" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="3F9E42B0" w14:textId="251B6979" w:rsidR="002A7751" w:rsidRPr="006E4953" w:rsidRDefault="002A7751" w:rsidP="002A7751">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F042B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Actual value (day</w:t>
+              <w:t>Actual</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>value</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>day</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F042B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>11.03.2019; dotted line</w:t>
+              <w:t xml:space="preserve">11.03.2019; </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>dotted</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="000F042B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>on histogram and solid</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="000F042B">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b w:val="0"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>line on box plots)</w:t>
+              <w:t>line</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> on </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>box</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>plots</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="000F042B">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+                <w:b w:val="0"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1250" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35712085" w14:textId="575F0550" w:rsidR="002A7751" w:rsidRPr="000F042B" w:rsidRDefault="002A7751" w:rsidP="002A7751">
             <w:pPr>
               <w:pStyle w:val="TabelaUE"/>
               <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E4953">
               <w:rPr>
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
                 <w:bCs/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3554,53 +3930,63 @@
         </m:r>
       </m:oMath>
       <w:r w:rsidRPr="00472E5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as shown here</w:t>
       </w:r>
       <w:r w:rsidRPr="00472E5F">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38A2BFC0" w14:textId="32DEFCC9" w:rsidR="008E69C6" w:rsidRDefault="00442E5B" w:rsidP="008E69C6">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:t>Conclusions</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="19C7101D" w14:textId="65FE52E2" w:rsidR="005E52C0" w:rsidRPr="009A2DC1" w:rsidRDefault="005E52C0" w:rsidP="00AA7C7B">
       <w:pPr>
         <w:pStyle w:val="Articleparagraph"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E52C0">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In the final section of your article</w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1" w:rsidRPr="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="009A2DC1">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">present the conclusions of your research. </w:t>
@@ -3666,51 +4052,51 @@
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:rStyle w:val="Hipercze"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Click here for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>APA 7 guidelines</w:t>
       </w:r>
       <w:r w:rsidR="00A529F1" w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="00EB260F" w:rsidRPr="00DF675E">
           <w:rPr>
             <w:rStyle w:val="Hipercze"/>
             <w:lang w:val="en-US"/>
           </w:rPr>
           <w:t>https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="129010C4" w14:textId="24733344" w:rsidR="00A529F1" w:rsidRPr="00DF675E" w:rsidRDefault="00DF675E" w:rsidP="00043836">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Use the </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF675E">
         <w:rPr>
           <w:i/>
@@ -3786,168 +4172,180 @@
       </w:r>
       <w:r w:rsidRPr="00820F81">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">for </w:t>
       </w:r>
       <w:r w:rsidR="00573253" w:rsidRPr="00820F81">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Your Organization</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00AD5293">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00671872">
         <w:rPr>
           <w:i/>
         </w:rPr>
-        <w:t>Nonprofit World</w:t>
+        <w:t>Nonprofit</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00671872">
+        <w:rPr>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> World</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>16</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t>(3), 65</w:t>
       </w:r>
       <w:r w:rsidR="00736114">
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00671872">
         <w:t xml:space="preserve">76. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27DE24D7" w14:textId="5553FFE4" w:rsidR="00F301F0" w:rsidRPr="00C376A5" w:rsidRDefault="00F301F0" w:rsidP="00F301F0">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
       <w:r w:rsidRPr="00C376A5">
         <w:t>Kołodko</w:t>
       </w:r>
       <w:r>
         <w:t>, G. (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>2010</w:t>
       </w:r>
       <w:r>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005E3C8D">
         <w:t>Neoliberalizm i światowy kryzys gospodarczy</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005E3C8D">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Ekonomista</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>,</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">), </w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>23-30.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10381A55" w14:textId="246221A3" w:rsidR="00F301F0" w:rsidRDefault="00F301F0" w:rsidP="00F301F0">
       <w:pPr>
         <w:pStyle w:val="Reference"/>
       </w:pPr>
       <w:r w:rsidRPr="00C376A5">
         <w:t>Kowalski</w:t>
       </w:r>
       <w:r>
         <w:t>, J</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>., Nowak</w:t>
       </w:r>
       <w:r>
         <w:t>, T.</w:t>
       </w:r>
       <w:r w:rsidR="00573253">
         <w:t>, &amp;</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t>Pisarek</w:t>
       </w:r>
       <w:r>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> W.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (</w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00573253">
         <w:t>E</w:t>
       </w:r>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00573253">
         <w:t>s</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t>.)</w:t>
       </w:r>
       <w:r w:rsidR="00736114">
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> (2018).</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Aspekty zarządzania</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00C376A5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -4565,58 +4963,58 @@
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:rPr>
           <w:b/>
           <w:bCs w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidRPr="00976DD6">
         <w:t>3-5 słów kluczowych w języku obcym oddzielonych przecinkami</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00DA040E" w:rsidRPr="00976DD6" w:rsidSect="003353DF">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="66A3C27F" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
+    <w:p w14:paraId="3064BCC9" w14:textId="77777777" w:rsidR="00185E4E" w:rsidRDefault="00185E4E" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FDFCA9D" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
+    <w:p w14:paraId="77C35409" w14:textId="77777777" w:rsidR="00185E4E" w:rsidRDefault="00185E4E" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -4654,58 +5052,58 @@
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria Math">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3B4A2869" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
+    <w:p w14:paraId="1FC480CA" w14:textId="77777777" w:rsidR="00185E4E" w:rsidRDefault="00185E4E" w:rsidP="00DC080E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="55BC5201" w14:textId="77777777" w:rsidR="00A9209C" w:rsidRDefault="00A9209C" w:rsidP="00DC080E">
+    <w:p w14:paraId="5F8A7446" w14:textId="77777777" w:rsidR="00185E4E" w:rsidRDefault="00185E4E" w:rsidP="00DC080E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7E9E106F" w14:textId="77777777" w:rsidR="00B9427B" w:rsidRDefault="00B9427B" w:rsidP="00B9427B">
       <w:pPr>
         <w:pStyle w:val="Tekstprzypisudolnego"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="340"/>
         </w:tabs>
         <w:ind w:left="340" w:hanging="340"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Odwoanieprzypisudolnego"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:tab/>
         <w:t xml:space="preserve">Footnote example </w:t>
       </w:r>
     </w:p>
@@ -5266,187 +5664,191 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1094205387">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1485778501">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1551990565">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1375226691">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1685012878">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1958246799">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="170"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="1004" w:allStyles="0" w:customStyles="0" w:latentStyles="1" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="0" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="__Grammarly_42____i" w:val="H4sIAAAAAAAEAKtWckksSQxILCpxzi/NK1GyMqwFAAEhoTITAAAA"/>
     <w:docVar w:name="__Grammarly_42___1" w:val="H4sIAAAAAAAEAKtWcslP9kxRslIyNDa2MLM0MTS3NDW3NDA2MDZX0lEKTi0uzszPAykwrAUAtXZrZSwAAAA="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="00E54298"/>
     <w:rsid w:val="0000465F"/>
     <w:rsid w:val="0003786C"/>
     <w:rsid w:val="00043836"/>
     <w:rsid w:val="00047AFB"/>
     <w:rsid w:val="00061DB9"/>
     <w:rsid w:val="0007514A"/>
     <w:rsid w:val="000A6D2D"/>
     <w:rsid w:val="000B710D"/>
     <w:rsid w:val="000D5AC7"/>
     <w:rsid w:val="000E0C46"/>
     <w:rsid w:val="000F042B"/>
     <w:rsid w:val="001005B8"/>
     <w:rsid w:val="001075C2"/>
     <w:rsid w:val="00131892"/>
     <w:rsid w:val="001331A3"/>
     <w:rsid w:val="00146B9B"/>
     <w:rsid w:val="00155C5B"/>
     <w:rsid w:val="00160148"/>
     <w:rsid w:val="0017496D"/>
     <w:rsid w:val="00174C53"/>
     <w:rsid w:val="0018021B"/>
+    <w:rsid w:val="00185E4E"/>
     <w:rsid w:val="00191601"/>
     <w:rsid w:val="001A4B07"/>
     <w:rsid w:val="001C7FED"/>
     <w:rsid w:val="001E4027"/>
     <w:rsid w:val="001E4C87"/>
     <w:rsid w:val="001F4C97"/>
     <w:rsid w:val="00200C22"/>
     <w:rsid w:val="00210C5F"/>
     <w:rsid w:val="002247FE"/>
     <w:rsid w:val="002333D2"/>
     <w:rsid w:val="00237168"/>
     <w:rsid w:val="00245D5E"/>
     <w:rsid w:val="0025325A"/>
     <w:rsid w:val="00256EBC"/>
     <w:rsid w:val="00281F54"/>
     <w:rsid w:val="0028734F"/>
     <w:rsid w:val="002A7751"/>
     <w:rsid w:val="002A7781"/>
     <w:rsid w:val="002C3A4F"/>
     <w:rsid w:val="002D4D1F"/>
     <w:rsid w:val="002E0479"/>
     <w:rsid w:val="002E63D6"/>
     <w:rsid w:val="00306C1E"/>
     <w:rsid w:val="00322F33"/>
     <w:rsid w:val="003353DF"/>
     <w:rsid w:val="00336278"/>
     <w:rsid w:val="003418D4"/>
     <w:rsid w:val="00357AF9"/>
     <w:rsid w:val="003638C5"/>
     <w:rsid w:val="0036556E"/>
     <w:rsid w:val="00374573"/>
     <w:rsid w:val="00395226"/>
     <w:rsid w:val="003A0A56"/>
     <w:rsid w:val="003C1A14"/>
     <w:rsid w:val="003C211D"/>
     <w:rsid w:val="003C34F6"/>
     <w:rsid w:val="003E57A9"/>
     <w:rsid w:val="0040132D"/>
     <w:rsid w:val="004170EE"/>
     <w:rsid w:val="00442E5B"/>
     <w:rsid w:val="0046120B"/>
     <w:rsid w:val="004723A2"/>
     <w:rsid w:val="00472E5F"/>
+    <w:rsid w:val="004B684E"/>
     <w:rsid w:val="004C521C"/>
     <w:rsid w:val="004D2C51"/>
     <w:rsid w:val="004E308A"/>
     <w:rsid w:val="004E5191"/>
     <w:rsid w:val="004F4AD4"/>
     <w:rsid w:val="004F77FF"/>
     <w:rsid w:val="005141FD"/>
     <w:rsid w:val="00517F52"/>
     <w:rsid w:val="005347A2"/>
     <w:rsid w:val="00551037"/>
     <w:rsid w:val="0055584A"/>
     <w:rsid w:val="005624E0"/>
     <w:rsid w:val="00573253"/>
     <w:rsid w:val="00582AAE"/>
     <w:rsid w:val="005A5E8A"/>
     <w:rsid w:val="005B2CFF"/>
     <w:rsid w:val="005B308C"/>
     <w:rsid w:val="005D0214"/>
     <w:rsid w:val="005D4BC2"/>
     <w:rsid w:val="005E4DA1"/>
     <w:rsid w:val="005E52C0"/>
     <w:rsid w:val="005F7709"/>
     <w:rsid w:val="00607C87"/>
     <w:rsid w:val="00637D64"/>
     <w:rsid w:val="006528CF"/>
     <w:rsid w:val="00654B91"/>
     <w:rsid w:val="006556B7"/>
     <w:rsid w:val="00661424"/>
     <w:rsid w:val="00667394"/>
     <w:rsid w:val="00670B50"/>
     <w:rsid w:val="00680B2E"/>
     <w:rsid w:val="006A3589"/>
     <w:rsid w:val="006B2B6F"/>
     <w:rsid w:val="006D0A85"/>
     <w:rsid w:val="006D2500"/>
     <w:rsid w:val="006D7780"/>
     <w:rsid w:val="006E218E"/>
     <w:rsid w:val="006E4953"/>
     <w:rsid w:val="006E5246"/>
     <w:rsid w:val="00702A98"/>
     <w:rsid w:val="00711441"/>
     <w:rsid w:val="00717650"/>
     <w:rsid w:val="00731CD5"/>
     <w:rsid w:val="00736114"/>
     <w:rsid w:val="0074286F"/>
     <w:rsid w:val="00775454"/>
+    <w:rsid w:val="00775C43"/>
     <w:rsid w:val="007803B0"/>
     <w:rsid w:val="00790714"/>
     <w:rsid w:val="00791677"/>
     <w:rsid w:val="007A26EB"/>
     <w:rsid w:val="007A56F6"/>
     <w:rsid w:val="007B411E"/>
     <w:rsid w:val="007B4D18"/>
     <w:rsid w:val="007D1E54"/>
     <w:rsid w:val="007E2F07"/>
     <w:rsid w:val="007F094B"/>
     <w:rsid w:val="007F2575"/>
     <w:rsid w:val="007F7F7E"/>
     <w:rsid w:val="0080277F"/>
     <w:rsid w:val="00804DC8"/>
     <w:rsid w:val="00813CB7"/>
     <w:rsid w:val="00825208"/>
     <w:rsid w:val="00834D59"/>
     <w:rsid w:val="00836E40"/>
     <w:rsid w:val="00837BA7"/>
     <w:rsid w:val="00842A94"/>
     <w:rsid w:val="008748D1"/>
     <w:rsid w:val="0087732C"/>
     <w:rsid w:val="00883248"/>
     <w:rsid w:val="00891C71"/>
     <w:rsid w:val="008A5F1F"/>
@@ -7054,51 +7456,51 @@
                   <w:marLeft w:val="0"/>
                   <w:marRight w:val="0"/>
                   <w:marTop w:val="0"/>
                   <w:marBottom w:val="0"/>
                   <w:divBdr>
                     <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                     <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                   </w:divBdr>
                 </w:div>
               </w:divsChild>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://journals.uew.pl/eada" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://libraryguides.vu.edu.au/apa-referencing/7FormatsAndExamples" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/chart" Target="charts/chart1.xml"/></Relationships>
 </file>
 
 <file path=word/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/themeOverride" Target="../theme/themeOverride1.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/oleObject" Target="file:///C:\Users\Agnieszka\AppData\Roaming\Microsoft\Excel\Zeszyt1%20(version%201).xlsb" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="pl-PL"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:clrMapOvr bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:barChart>